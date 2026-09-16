--- v0 (2025-10-09)
+++ v1 (2026-09-16)
@@ -413,1046 +413,1187 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="280A0741" w14:textId="77777777" w:rsidR="0018421C" w:rsidRDefault="0018421C" w:rsidP="0018421C">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F8D3555" w14:textId="77777777" w:rsidR="001356F2" w:rsidRDefault="001356F2" w:rsidP="0018421C">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="204C2138" w14:textId="77777777" w:rsidR="001356F2" w:rsidRDefault="001356F2" w:rsidP="0018421C">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="53C496F4" w14:textId="77777777" w:rsidR="00DA5055" w:rsidRDefault="00DA5055" w:rsidP="0018421C">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4A28C7" w14:textId="3311BB45" w:rsidR="00DA5055" w:rsidRPr="00DA5055" w:rsidRDefault="00DA5055" w:rsidP="0018421C">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18EEC467" wp14:editId="0E805B84">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54BE8627" wp14:editId="182FA5F4">
+            <wp:simplePos x="895350" y="5848350"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:align>top</wp:align>
+            </wp:positionV>
+            <wp:extent cx="5667375" cy="2278380"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="132765130" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="132765130" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="18022" t="30288" r="18650" b="24426"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5703923" cy="2293484"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25892ECB" w14:textId="4A4A2107" w:rsidR="00DA5055" w:rsidRDefault="007A1F8B" w:rsidP="0018421C">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18EEC467" wp14:editId="2E3245E6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>2446020</wp:posOffset>
+              <wp:posOffset>2398395</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>33655</wp:posOffset>
+              <wp:posOffset>2472055</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3916680" cy="2392680"/>
             <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1694192410" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1694192410" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="2149" t="22349" r="67262" b="44423"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3916680" cy="2392680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0018421C" w:rsidRPr="0018421C">
+    </w:p>
+    <w:p w14:paraId="2C55A593" w14:textId="6567E8B2" w:rsidR="0018421C" w:rsidRDefault="0018421C" w:rsidP="0018421C">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018421C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
         <w:t xml:space="preserve">Etape </w:t>
       </w:r>
-      <w:r w:rsidR="0018421C">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0018421C" w:rsidRPr="0018421C">
+      <w:r w:rsidRPr="0018421C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0915684A" w14:textId="762CC26A" w:rsidR="0018421C" w:rsidRDefault="0018421C" w:rsidP="0018421C">
+    <w:p w14:paraId="0915684A" w14:textId="6A6FB76E" w:rsidR="0018421C" w:rsidRDefault="0018421C" w:rsidP="0018421C">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3984344F" w14:textId="0B0D2745" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+    <w:p w14:paraId="3984344F" w14:textId="36FE6E5E" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001356F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Il te faut remplir correctement les coordonnées et ne pas oublier la case « liste rouge »</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD78CF9" w14:textId="073E07D3" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
-[...8 lines deleted...]
-    <w:p w14:paraId="0290E241" w14:textId="6316C37C" w:rsidR="0018421C" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+    <w:p w14:paraId="1FD78CF9" w14:textId="35442EB1" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D7407F5" w14:textId="6CEAECE4" w:rsidR="001356F2" w:rsidRPr="00DA5055" w:rsidRDefault="001356F2" w:rsidP="0018421C">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001356F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Très important : il est impératif d’inscrire dans la case NOM ton nom de famille inscrit sur ta carte d’identité. Néanmoins, tu peux, dans la case « nom d’usage » ne mettre qu’une seule partie de ton nom de famille si tu n’utilises pas la totalité de celui-ci au quotidien.</w:t>
       </w:r>
       <w:r w:rsidRPr="001356F2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7407F5" w14:textId="77777777" w:rsidR="001356F2" w:rsidRDefault="001356F2" w:rsidP="0018421C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sansinterligne"/>
+    <w:p w14:paraId="78A948B2" w14:textId="77777777" w:rsidR="009920C9" w:rsidRDefault="009920C9" w:rsidP="0018421C">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3FC48B" w14:textId="3FE43915" w:rsidR="00DA5055" w:rsidRDefault="006F7EBE" w:rsidP="0018421C">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Nouveauté :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7EBE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5D58E067" w14:textId="60FCCB3D" w:rsidR="0018421C" w:rsidRDefault="0018421C" w:rsidP="0018421C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F553DA7" w14:textId="3C623978" w:rsidR="006F7EBE" w:rsidRDefault="006F7EBE" w:rsidP="0018421C">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30A5ABC7" w14:textId="77777777" w:rsidR="0018421C" w:rsidRDefault="0018421C" w:rsidP="0018421C">
+    <w:p w14:paraId="02946EFF" w14:textId="77777777" w:rsidR="006F7EBE" w:rsidRDefault="006F7EBE" w:rsidP="0018421C">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pour des questions d’honorabilité, la FFR demande maintenant une vérification du casier judiciaire pour toute personne étant en contact avec des publics mineurs. Cela leur permettra sous votre aval de leur laisser accès à celui-ci. Attention !!! Cela n’est demandé que pour les entraîneurs et non pour les joueurs. Merci de bien cocher la case « NON » si vous n’en faites pas partie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F7EBE">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF4F8C5" w14:textId="29685CA1" w:rsidR="007A1F8B" w:rsidRDefault="007A1F8B" w:rsidP="0018421C">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7844ACB0" w14:textId="40C5E2A3" w:rsidR="006F7EBE" w:rsidRPr="006F7EBE" w:rsidRDefault="006F7EBE" w:rsidP="0018421C">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B4DB0F6" wp14:editId="4E8ABBA9">
+            <wp:extent cx="4933950" cy="752475"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="1373147160" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1373147160" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect l="6779" t="42050" r="7573" b="34719"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4933950" cy="752475"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EB77FA" w14:textId="0C0AFD74" w:rsidR="00DA5055" w:rsidRDefault="007A1F8B" w:rsidP="0018421C">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...50 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="001356F2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C85D792" wp14:editId="7E7D90EB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C85D792" wp14:editId="1CAA0630">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2929255</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>2976245</wp:posOffset>
+              <wp:align>bottom</wp:align>
             </wp:positionV>
             <wp:extent cx="3162300" cy="1969770"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="169370764" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="169370764" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="2480" t="35288" r="67262" b="31190"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3162300" cy="1969770"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13194308" w14:textId="77777777" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+    <w:p w14:paraId="072DCB05" w14:textId="3DB4D9D2" w:rsidR="0018421C" w:rsidRDefault="0018421C" w:rsidP="0018421C">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018421C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etape </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018421C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63532135" w14:textId="3FBA4D0E" w:rsidR="0018421C" w:rsidRDefault="0018421C" w:rsidP="0018421C">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13194308" w14:textId="0E999E6F" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001356F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">L’étape cruciale ! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2D49F8" w14:textId="1AE6CCB7" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
-[...8 lines deleted...]
-    <w:p w14:paraId="237B948C" w14:textId="4D09A916" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+    <w:p w14:paraId="4B2D49F8" w14:textId="5B11172F" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237B948C" w14:textId="53E1383C" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001356F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mobilité internationale : Si tu n’avais pas de licence ailleurs qu’en France (grande majorité des cas) ou pas de licence du tout c’est Option 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56FE9673" w14:textId="1C5C09DF" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38E27CD7" w14:textId="690BE599" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="0018421C">
+    <w:p w14:paraId="48A23A3A" w14:textId="436E51A3" w:rsidR="00DA5055" w:rsidRPr="00DA5055" w:rsidRDefault="001356F2" w:rsidP="0018421C">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001356F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Si tu ne prends pas le temps de lire et de cocher toutes les cases, le bandeau en bas de la page ne passera pas au vert et tu ne pourras pas avoir accès aux documents à télécharger, notamment le certificat médical de la FFR.</w:t>
+        <w:t xml:space="preserve">Si tu ne prends pas le temps de lire et de cocher toutes les cases, le bandeau en bas de la page ne passera pas au vert et tu ne pourras pas avoir accès </w:t>
       </w:r>
       <w:r w:rsidRPr="001356F2">
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>aux documents à télécharger, notamment le certificat médical de la FFR.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001356F2">
+        <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340B23EB" w14:textId="020525ED" w:rsidR="0018421C" w:rsidRDefault="0018421C" w:rsidP="0018421C">
-[...14 lines deleted...]
-    <w:p w14:paraId="0609EF3D" w14:textId="78373AE7" w:rsidR="001356F2" w:rsidRDefault="001356F2" w:rsidP="0018421C">
+    <w:p w14:paraId="3828F760" w14:textId="28ADE12A" w:rsidR="00DA5055" w:rsidRDefault="00DA5055" w:rsidP="0018421C">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10149745" w14:textId="31A3C759" w:rsidR="00DA5055" w:rsidRDefault="005F266F" w:rsidP="00DA5055">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49A335A8" wp14:editId="35AFFCC1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49A335A8" wp14:editId="3EC491D3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>3800475</wp:posOffset>
+              <wp:posOffset>3657600</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>5291455</wp:posOffset>
+              <wp:posOffset>338455</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3342005" cy="2072640"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="296769225" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="296769225" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="2315" t="19114" r="66766" b="46775"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3342005" cy="2072640"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAE8995" w14:textId="60D31DEA" w:rsidR="0018421C" w:rsidRDefault="0018421C" w:rsidP="0018421C">
+    <w:p w14:paraId="0609EF3D" w14:textId="463E4B06" w:rsidR="001356F2" w:rsidRDefault="001356F2" w:rsidP="0018421C">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CAE8995" w14:textId="022C5866" w:rsidR="0018421C" w:rsidRDefault="0018421C" w:rsidP="0018421C">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018421C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Etape </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="0018421C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4E2356" w14:textId="2E290C47" w:rsidR="0018421C" w:rsidRDefault="0018421C" w:rsidP="0018421C">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F1BBF98" w14:textId="5DB16313" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+    <w:p w14:paraId="3F1BBF98" w14:textId="79ADB319" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001356F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Traitement des données personnelles, il t’appartient de cocher les cases correspondant à tes besoins. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2691F8D2" w14:textId="77777777" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
-[...8 lines deleted...]
-    <w:p w14:paraId="11DC9C4F" w14:textId="1DB24171" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+    <w:p w14:paraId="2691F8D2" w14:textId="11131A29" w:rsidR="001356F2" w:rsidRPr="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A34164" w14:textId="6BCEE625" w:rsidR="001356F2" w:rsidRPr="00DA5055" w:rsidRDefault="001356F2" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001356F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Petit conseil : prends le temps de lire et coche bien toutes les cases demandées</w:t>
       </w:r>
-    </w:p>
-[...55 lines deleted...]
-    <w:p w14:paraId="7473C631" w14:textId="77777777" w:rsidR="00A8056A" w:rsidRDefault="00A8056A" w:rsidP="001356F2">
+      <w:r w:rsidR="00DA5055">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D32A77A" w14:textId="5743E64B" w:rsidR="00A8056A" w:rsidRDefault="00A8056A" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15CF65FB" w14:textId="77777777" w:rsidR="00A8056A" w:rsidRDefault="00A8056A" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="721E68E5" w14:textId="31D2975E" w:rsidR="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+    <w:p w14:paraId="705319FE" w14:textId="54B3B26B" w:rsidR="007A1F8B" w:rsidRDefault="007A1F8B" w:rsidP="001356F2">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="721E68E5" w14:textId="175A9D8D" w:rsidR="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018421C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Etape </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="0018421C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDB7791" w14:textId="77777777" w:rsidR="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+    <w:p w14:paraId="4EDB7791" w14:textId="3B2A905B" w:rsidR="001356F2" w:rsidRDefault="005F266F" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23169E7F" wp14:editId="25F7A2B0">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23169E7F" wp14:editId="31478187">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>2655570</wp:posOffset>
+              <wp:posOffset>2759075</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>352425</wp:posOffset>
+              <wp:posOffset>2638425</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3305175" cy="1362075"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1940246760" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1940246760" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="9668" t="9270" r="12210" b="33473"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3305175" cy="1362075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="001356F2" w:rsidRPr="00A8056A">
+    </w:p>
+    <w:p w14:paraId="49C41C15" w14:textId="1D5913E1" w:rsidR="001356F2" w:rsidRPr="00A8056A" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8056A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Choix concernant les assurances ! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03762D1F" w14:textId="47E20D78" w:rsidR="001356F2" w:rsidRPr="00A8056A" w:rsidRDefault="001356F2" w:rsidP="001356F2">
-[...8 lines deleted...]
-    <w:p w14:paraId="67ADA96B" w14:textId="568078B2" w:rsidR="001356F2" w:rsidRPr="00A8056A" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+    <w:p w14:paraId="03762D1F" w14:textId="22F564D9" w:rsidR="001356F2" w:rsidRPr="00A8056A" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67ADA96B" w14:textId="39D034BB" w:rsidR="001356F2" w:rsidRPr="00A8056A" w:rsidRDefault="001356F2" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8056A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Là encore, nous te conseillons de lire attentivement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C495FB1" w14:textId="77777777" w:rsidR="001356F2" w:rsidRPr="00A8056A" w:rsidRDefault="001356F2" w:rsidP="001356F2">
-[...8 lines deleted...]
-    <w:p w14:paraId="75E8B967" w14:textId="0D9EF2C7" w:rsidR="001356F2" w:rsidRDefault="003F3A94" w:rsidP="001356F2">
+    <w:p w14:paraId="0C495FB1" w14:textId="48C6CDDC" w:rsidR="001356F2" w:rsidRPr="00A8056A" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75E8B967" w14:textId="177904C9" w:rsidR="001356F2" w:rsidRDefault="003F3A94" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsque tu coches la case, tu souscris à l’assurance de la FFR, si tu souhaites une garantie complémentaire, il te faut </w:t>
       </w:r>
       <w:r w:rsidR="000F4581">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t’en occuper personnellement auprès de la MARSH.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62824556" w14:textId="77777777" w:rsidR="000F4581" w:rsidRDefault="000F4581" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FDC80BD" w14:textId="14BDA7CB" w:rsidR="000F4581" w:rsidRPr="00A8056A" w:rsidRDefault="000F4581" w:rsidP="001356F2">
+    <w:p w14:paraId="5FDC80BD" w14:textId="408EB146" w:rsidR="000F4581" w:rsidRPr="00A8056A" w:rsidRDefault="000F4581" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Télécharge impérativement la notice d’assurance, sinon tu ne pourras pas enregistrer cette étape.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18504D80" w14:textId="77777777" w:rsidR="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+    <w:p w14:paraId="18504D80" w14:textId="1D8516C0" w:rsidR="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04C4B27A" w14:textId="3ECC104B" w:rsidR="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AFBBB94" w14:textId="3EB1227C" w:rsidR="00A8056A" w:rsidRDefault="00A8056A" w:rsidP="001356F2">
+    <w:p w14:paraId="4AFBBB94" w14:textId="638857ED" w:rsidR="00A8056A" w:rsidRDefault="005F266F" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...36 lines deleted...]
-        <w:pStyle w:val="Sansinterligne"/>
+      <w:r w:rsidRPr="00A8056A">
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D0AB40C" wp14:editId="71FE4C9D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D0AB40C" wp14:editId="58AFC305">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>2341245</wp:posOffset>
+              <wp:posOffset>2655570</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>2643505</wp:posOffset>
+              <wp:posOffset>5005705</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3599180" cy="2280920"/>
             <wp:effectExtent l="0" t="0" r="1270" b="5080"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="220695345" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="220695345" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="2480" t="31464" r="67262" b="34425"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3599180" cy="2280920"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7058D2B5" w14:textId="77777777" w:rsidR="001356F2" w:rsidRPr="00A8056A" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+    <w:p w14:paraId="46F93FEE" w14:textId="2523A547" w:rsidR="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018421C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etape </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018421C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9478D1" w14:textId="651BDAED" w:rsidR="001356F2" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7058D2B5" w14:textId="677C02A0" w:rsidR="001356F2" w:rsidRPr="00A8056A" w:rsidRDefault="001356F2" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8056A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Une fois toutes les cases correctement cochées, le bandeau en bas de ton écran passera au vert. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A98646A" w14:textId="62908D55" w:rsidR="001356F2" w:rsidRPr="00A8056A" w:rsidRDefault="001356F2" w:rsidP="001356F2">
-[...8 lines deleted...]
-    <w:p w14:paraId="6350F752" w14:textId="4DC18FA9" w:rsidR="001356F2" w:rsidRPr="00A8056A" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+    <w:p w14:paraId="1A98646A" w14:textId="0E12E1E5" w:rsidR="001356F2" w:rsidRPr="00A8056A" w:rsidRDefault="001356F2" w:rsidP="001356F2">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6350F752" w14:textId="6E90F86A" w:rsidR="001356F2" w:rsidRPr="00A8056A" w:rsidRDefault="001356F2" w:rsidP="001356F2">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8056A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tu verras apparaître l’onglet « </w:t>
       </w:r>
       <w:r w:rsidR="00137CB8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Questionnaire de Santé », plus besoin d’un certificat médical, il te suffit de le remplir et si tout est validé, tu coches la case correspondante</w:t>
       </w:r>
       <w:r w:rsidR="00960E2A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1599,78 +1740,51 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8056A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Depuis l</w:t>
       </w:r>
       <w:r w:rsidR="00A8056A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>a saison dernière</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8056A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, pour les licences école de rugby, le certificat médical n’est plus obligatoire. Il suffit de répondre à un questionnaire de santé en ligne et ne pas oublier de cocher la case correspondante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F27F69C" w14:textId="77777777" w:rsidR="00A8056A" w:rsidRDefault="00A8056A" w:rsidP="001356F2">
-[...26 lines deleted...]
-    <w:sectPr w:rsidR="001356F2" w:rsidRPr="001356F2">
+    <w:sectPr w:rsidR="001356F2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1802,84 +1916,91 @@
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="739601681">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0018421C"/>
     <w:rsid w:val="0009281B"/>
     <w:rsid w:val="00092D4C"/>
     <w:rsid w:val="000F4581"/>
     <w:rsid w:val="001356F2"/>
     <w:rsid w:val="00137CB8"/>
     <w:rsid w:val="00150C06"/>
     <w:rsid w:val="0018421C"/>
     <w:rsid w:val="002D49CF"/>
     <w:rsid w:val="003D3030"/>
     <w:rsid w:val="003F3A94"/>
     <w:rsid w:val="00465FEC"/>
     <w:rsid w:val="00505FF9"/>
     <w:rsid w:val="005F09C6"/>
+    <w:rsid w:val="005F266F"/>
     <w:rsid w:val="006A22B5"/>
+    <w:rsid w:val="006F7EBE"/>
     <w:rsid w:val="00751816"/>
+    <w:rsid w:val="007A1F8B"/>
+    <w:rsid w:val="008B25E5"/>
     <w:rsid w:val="00916BC7"/>
     <w:rsid w:val="00960E2A"/>
+    <w:rsid w:val="009920C9"/>
+    <w:rsid w:val="009A4298"/>
     <w:rsid w:val="00A8056A"/>
     <w:rsid w:val="00D16EF8"/>
     <w:rsid w:val="00D25273"/>
+    <w:rsid w:val="00DA5055"/>
     <w:rsid w:val="00DE109F"/>
     <w:rsid w:val="00E55BF9"/>
     <w:rsid w:val="00E90E05"/>
     <w:rsid w:val="00EF5539"/>
     <w:rsid w:val="00F76742"/>
     <w:rsid w:val="00FF21EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -3246,51 +3367,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2124686122">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3549,69 +3670,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>465</Words>
-  <Characters>2562</Characters>
+  <Words>525</Words>
+  <Characters>2892</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3021</CharactersWithSpaces>
+  <CharactersWithSpaces>3411</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Théo PRAT</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>